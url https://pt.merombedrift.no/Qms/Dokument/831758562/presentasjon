--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0da62f46cf384732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5e63223e84484675" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5d26e4c3cf82420b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5f0f11f84505490b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb6420bfa1706409f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1f9bbc647adb4967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R75f311b5efb34475"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R950e75500a3b4878"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R95dbff40ac624139"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7edebbe570ad4df1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R20552503c42b403b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7514a43562a34a54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R767b6ae6859f49f1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d26e4c3cf82420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb6420bfa1706409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1cc06380ae12451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2ff86245b6df4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9e832aabd83d48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb88b4342649b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc388bb7fa92141af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1f9bbc647adb4967" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reff551a3d0bd4790" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f0f11f84505490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R75f311b5efb34475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R950e75500a3b4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R95dbff40ac624139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7edebbe570ad4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R20552503c42b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7514a43562a34a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R767b6ae6859f49f1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52c00a5c8ab24db8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R89638aaf0cc24bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7a174bd1ff864d0d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8948547a494141e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R57bb75ec90374f7c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R89638aaf0cc24bb2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8948547a494141e6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41b432616441499d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3ad56c772364aac" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc97b1de56b6541f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re14ccf6281de4535" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R233d3d37834e4191" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra93e751ce00941da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Racb6641e6efa4b6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R495843bb42a545e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9f0a0c84bf06405a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1391,141 +1391,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>HAALAND HEDDA MJØR G  –  33,6 %</a:t>
-[...89 lines deleted...]
-              <a:t>MJØR GRIMSRUD ANNE  –  3,1 %</a:t>
+              <a:t>CATHRINE MJØR GRIMSRUD SØGAARD  –  36,2 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HEDDA MJØR GRIMSRUD HAALAND  –  36,2 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>MORTEN MJØR GRIMSRUD  –  14,1 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TORGEIR MJØR GRIMSRUD  –  10,3 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ANNE MJØR GRIMSRUD  –  3,2 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>