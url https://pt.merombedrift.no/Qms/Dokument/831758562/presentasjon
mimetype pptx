--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5e63223e84484675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rec43e6ec6b29468b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5f0f11f84505490b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1442c4d84a134459"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R75f311b5efb34475"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R767b6ae6859f49f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R08057f56a5fe4e68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R05cc9f670cdb4437"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8473af9f30524c5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfa74f3300a38461f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R894ccbe504784ab9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcab32a17d11c415f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R797a4233f1784879"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f0f11f84505490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R75f311b5efb34475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R950e75500a3b4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R95dbff40ac624139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7edebbe570ad4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R20552503c42b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7514a43562a34a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R767b6ae6859f49f1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52c00a5c8ab24db8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1442c4d84a134459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R08057f56a5fe4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R05cc9f670cdb4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8473af9f30524c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa74f3300a38461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R894ccbe504784ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcab32a17d11c415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R797a4233f1784879" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7d5f5e16c4747e0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8948547a494141e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R57bb75ec90374f7c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R547b06efc23a4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R47a86d4b44a14fc3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8948547a494141e6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R547b06efc23a4a56"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc97b1de56b6541f7" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9f0a0c84bf06405a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4180d0a0a3124fba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2fd57887a1634851" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R83130d27427040fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6e7a88d874364831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb01c16df35dc4f68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb89be4db3e97409c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R059b470e602348f2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>