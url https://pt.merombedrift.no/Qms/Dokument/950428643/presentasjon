--- v0 (2026-09-12)
+++ v1 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc2a4ec7e7f8f4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9cde31013453431b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf0fd643ef20f4212"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f852f4edbc04e6c"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R068b0c260c924695"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2211c5a48c4c4d6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf0378bad11124854"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbee66824434a4100"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5ad9ef099b7947f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcaf87268b10b4136"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6cc3c17f64334274"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbfa25bf1fd304909"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R468de1e8a7484537"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0fd643ef20f4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R068b0c260c924695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7e7972b1905b490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R288af51f0cda4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfb7b9672da9d4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7a945ca5c4d349a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7a9b18e60e1545ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2211c5a48c4c4d6b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9780746ec094f25" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f852f4edbc04e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf0378bad11124854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbee66824434a4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5ad9ef099b7947f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcaf87268b10b4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6cc3c17f64334274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfa25bf1fd304909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R468de1e8a7484537" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5233b4e4a5a1442b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda3463e37ecf4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra9d7ebebe966468f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2b8f92fd00e743db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd65265085e574d68" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rda3463e37ecf4124"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2b8f92fd00e743db"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4181fbdb289f43df" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9619581c1f724725" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbfe309612a454cfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6d96f7ac7a94b32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R843a7d306da944e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8bff67b4a6a4585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1744b5305a74455a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda156968c503417f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8937b58d276d42e5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1627,51 +1627,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiskåveien 4</a:t>
+              <a:t>Fiskåveien 4H</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>4621 Kristiansand S</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>